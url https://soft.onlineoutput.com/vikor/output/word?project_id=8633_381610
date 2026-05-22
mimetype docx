--- v2 (2026-03-04)
+++ v3 (2026-05-22)
@@ -95,51 +95,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="002B755C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B755C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>6/18/2025 11:28:02 PM</w:t>
+        <w:t>3/20/2026 8:03:18 PM</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="008E3901" w:rsidRPr="002F1E69" w:rsidP="00C5340D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1E69">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">The VIKOR technique was first introduced by </w:t>
       </w:r>
       <w:r w:rsidRPr="002F1E69">
         <w:rPr>
@@ -408,51 +408,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9029A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">In this study there are </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9029A" w:rsidR="00A9029A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9029A" w:rsidR="00A9029A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9029A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">criteria and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9029A" w:rsidR="00A9029A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -495,54 +495,54 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Characteristics of Criteria</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1105"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2690"/>
+        <w:gridCol w:w="980"/>
+        <w:gridCol w:w="2601"/>
+        <w:gridCol w:w="1790"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
@@ -657,99 +657,99 @@
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3443F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>criterion1</w:t>
+              <w:t>Tax Rev</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3443F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3443F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>0.2</w:t>
+              <w:t>0.35218891</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -762,99 +762,99 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3443F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>criterion2</w:t>
+              <w:t>Soc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3443F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3443F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>0.2</w:t>
+              <w:t>0.559065046</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
@@ -867,309 +867,99 @@
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3443F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>criterion3</w:t>
+              <w:t>Econ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3443F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>+</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B3443F" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3443F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>0.2</w:t>
-[...209 lines deleted...]
-              <w:t>0.2</w:t>
+              <w:t>0.088746044</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A9029A" w:rsidRPr="00B3443F" w:rsidP="00A9029A">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CC3592" w:rsidP="002F1E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -1211,829 +1001,587 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Decision Matrix</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1792"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1510"/>
+        <w:gridCol w:w="2966"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2337"/>
+        <w:gridCol w:w="1456"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>criterion1</w:t>
+              <w:t>Tax Rev</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>criterion2</w:t>
+              <w:t>Soc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>criterion3</w:t>
-[...39 lines deleted...]
-              <w:t>criterion5</w:t>
+              <w:t>Econ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative1</w:t>
+              <w:t>Benchmark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>7.64</w:t>
+              <w:t>244326.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>5.63</w:t>
+              <w:t>1.030538</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>8.02</w:t>
-[...39 lines deleted...]
-              <w:t>8.42</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative2</w:t>
+              <w:t>Rovna Dan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>8.38</w:t>
+              <w:t>495071.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>5.28</w:t>
+              <w:t>1.020066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>7.23</w:t>
-[...39 lines deleted...]
-              <w:t>7.63</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative3</w:t>
+              <w:t>Robin Hood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>8.13</w:t>
+              <w:t>337114.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>5.86</w:t>
+              <w:t>1.052836</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>7.69</w:t>
-[...39 lines deleted...]
-              <w:t>7.98</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative4</w:t>
+              <w:t>Middle Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>6.75</w:t>
+              <w:t>323884.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>7.32</w:t>
+              <w:t>1.022462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>8.35</w:t>
-[...39 lines deleted...]
-              <w:t>7.48</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative5</w:t>
+              <w:t>Low class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>7.27</w:t>
+              <w:t>322725.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>6.14</w:t>
+              <w:t>1.006767</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00490891" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490891">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>6.71</w:t>
-[...39 lines deleted...]
-              <w:t>7.39</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A9029A" w:rsidRPr="00E86836" w:rsidP="00A9029A">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E1F13" w:rsidP="002F1E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
@@ -2462,829 +2010,587 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Decision Matrix</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1792"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1510"/>
+        <w:gridCol w:w="3446"/>
+        <w:gridCol w:w="2335"/>
+        <w:gridCol w:w="1868"/>
+        <w:gridCol w:w="1692"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>criterion1</w:t>
+              <w:t>Tax Rev</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>criterion2</w:t>
+              <w:t>Soc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>criterion3</w:t>
-[...39 lines deleted...]
-              <w:t>criterion5</w:t>
+              <w:t>Econ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative1</w:t>
+              <w:t>Benchmark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.446</w:t>
+              <w:t>0.308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.414</w:t>
+              <w:t>0.449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.471</w:t>
-[...39 lines deleted...]
-              <w:t>0.483</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative2</w:t>
+              <w:t>Rovna Dan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.489</w:t>
+              <w:t>0.625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.388</w:t>
+              <w:t>0.444</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.424</w:t>
-[...39 lines deleted...]
-              <w:t>0.438</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative3</w:t>
+              <w:t>Robin Hood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.475</w:t>
+              <w:t>0.426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.431</w:t>
+              <w:t>0.459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.451</w:t>
-[...39 lines deleted...]
-              <w:t>0.458</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative4</w:t>
+              <w:t>Middle Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.394</w:t>
+              <w:t>0.409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.538</w:t>
+              <w:t>0.445</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.49</w:t>
-[...39 lines deleted...]
-              <w:t>0.429</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>alternative5</w:t>
+              <w:t>Low class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.425</w:t>
+              <w:t>0.407</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.451</w:t>
+              <w:t>0.439</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.394</w:t>
-[...39 lines deleted...]
-              <w:t>0.424</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A9029A" w:rsidRPr="007C7E40" w:rsidP="00A9029A">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E1F13" w:rsidP="000751C8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -6158,53 +5464,53 @@
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:cs="B Nazanin"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <m:t>R</m:t>
         </m:r>
       </m:oMath>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4406"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2467"/>
+        <w:gridCol w:w="4482"/>
+        <w:gridCol w:w="2429"/>
+        <w:gridCol w:w="2429"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
@@ -6236,283 +5542,283 @@
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>alternative1</w:t>
+              <w:t>Benchmark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.166</w:t>
+              <w:t>0.352</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.447</w:t>
+              <w:t>0.623</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>alternative2</w:t>
+              <w:t>Rovna Dan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.2</w:t>
+              <w:t>0.398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.6</w:t>
+              <w:t>0.398</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>alternative3</w:t>
+              <w:t>Robin Hood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.2</w:t>
+              <w:t>0.222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.54</w:t>
+              <w:t>0.311</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>alternative4</w:t>
+              <w:t>Middle Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.2</w:t>
+              <w:t>0.369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.383</w:t>
+              <w:t>0.609</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>alternative5</w:t>
+              <w:t>Low class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.2</w:t>
+              <w:t>0.559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="007C7E40" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007C7E40">
-              <w:t>0.821</w:t>
+              <w:t>0.801</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A9029A" w:rsidRPr="007C7E40" w:rsidP="00A9029A">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E1F13" w:rsidP="00FF78D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007B3B77" w:rsidRPr="001E1F13" w:rsidP="00FF78D4">
@@ -7802,52 +7108,52 @@
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:cs="B Nazanin"/>
             <w:lang w:bidi="fa-IR"/>
           </w:rPr>
           <m:t>Q</m:t>
         </m:r>
       </m:oMath>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5987"/>
-        <w:gridCol w:w="3353"/>
+        <w:gridCol w:w="6057"/>
+        <w:gridCol w:w="3283"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
@@ -7865,199 +7171,199 @@
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
               <w:t>Q</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative1</w:t>
+              <w:t>Benchmark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.074</w:t>
+              <w:t>0.511</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative2</w:t>
+              <w:t>Rovna Dan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.748</w:t>
+              <w:t>0.349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative3</w:t>
+              <w:t>Robin Hood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.679</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative4</w:t>
+              <w:t>Middle Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.5</w:t>
+              <w:t>0.522</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative5</w:t>
+              <w:t>Low class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A9029A" w:rsidRPr="00D83B15" w:rsidP="00A9029A">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
@@ -8467,57 +7773,57 @@
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>The ranking list for the alternatives</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1702"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1408"/>
+        <w:gridCol w:w="1748"/>
+        <w:gridCol w:w="1137"/>
+        <w:gridCol w:w="1427"/>
+        <w:gridCol w:w="1114"/>
+        <w:gridCol w:w="1340"/>
+        <w:gridCol w:w="1174"/>
+        <w:gridCol w:w="1400"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
@@ -8605,521 +7911,521 @@
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
               <w:t>Rank in Q</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative1</w:t>
+              <w:t>Benchmark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.166</w:t>
-[...27 lines deleted...]
-              <w:t>0.447</w:t>
+              <w:t>0.352</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.074</w:t>
+              <w:t>0.623</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>1</w:t>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83B15">
+              <w:t>0.511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83B15">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative2</w:t>
+              <w:t>Rovna Dan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.2</w:t>
+              <w:t>0.398</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83B15">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D83B15">
+              <w:t>0.398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.6</w:t>
+              <w:t>0.349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>4</w:t>
-[...27 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative3</w:t>
+              <w:t>Robin Hood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.2</w:t>
+              <w:t>0.222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.54</w:t>
+              <w:t>0.311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>3</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.679</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>3</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative4</w:t>
+              <w:t>Middle Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.2</w:t>
+              <w:t>0.369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.383</w:t>
+              <w:t>0.609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>1</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.5</w:t>
+              <w:t>0.522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>2</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>alternative5</w:t>
+              <w:t>Low class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.2</w:t>
+              <w:t>0.559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
-              <w:t>0.821</w:t>
+              <w:t>0.801</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00D83B15">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00D83B15" w:rsidP="00A9029A">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
@@ -11070,51 +10376,51 @@
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>Therefore, alternative1 is selected as the final alternative</w:t>
+        <w:t>Therefore, Robin Hood is selected as the final alternative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00544F53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
@@ -11348,51 +10654,51 @@
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4380230</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1814195" cy="403860"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon>
               <wp:start x="21596" y="4059"/>
               <wp:lineTo x="2771" y="1002"/>
               <wp:lineTo x="730" y="9153"/>
               <wp:lineTo x="276" y="10172"/>
               <wp:lineTo x="276" y="15266"/>
               <wp:lineTo x="2998" y="20360"/>
               <wp:lineTo x="17514" y="19342"/>
               <wp:lineTo x="20916" y="17304"/>
               <wp:lineTo x="21596" y="17304"/>
               <wp:lineTo x="21596" y="4059"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="2" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="189051410" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
+                  <pic:cNvPr id="1124419677" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                     <a:extLst>
                       <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm rot="16200000">
                     <a:off x="0" y="0"/>
                     <a:ext cx="1814195" cy="403860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>