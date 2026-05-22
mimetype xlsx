--- v0 (2025-10-21)
+++ v1 (2026-05-22)
@@ -14,116 +14,113 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Result" sheetId="1" r:id="rId2"/>
     <sheet name="Mean" sheetId="2" r:id="rId3"/>
     <sheet name="Expert 1" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="34">
   <si>
     <t>Project name</t>
   </si>
   <si>
     <t>School Project Prioritization and Implementation</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>6/18/2025 11:28:02 PM</t>
+    <t>3/20/2026 8:03:18 PM</t>
   </si>
   <si>
     <t>Group utility</t>
   </si>
   <si>
     <t>0.5</t>
   </si>
   <si>
     <t>Characteristics of Criteria</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
-    <t>criterion1</t>
+    <t>Tax Rev</t>
   </si>
   <si>
     <t>+</t>
   </si>
   <si>
-    <t>criterion2</t>
-[...8 lines deleted...]
-    <t>criterion5</t>
+    <t>Soc</t>
+  </si>
+  <si>
+    <t>Econ</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Decision Matrix</t>
   </si>
   <si>
-    <t>alternative1</t>
-[...11 lines deleted...]
-    <t>alternative5</t>
+    <t>Benchmark</t>
+  </si>
+  <si>
+    <t>Rovna Dan</t>
+  </si>
+  <si>
+    <t>Robin Hood</t>
+  </si>
+  <si>
+    <t>Middle Class</t>
+  </si>
+  <si>
+    <t>Low class</t>
   </si>
   <si>
     <t>Normalized Decision Matrix</t>
   </si>
   <si>
     <t>The values S and R</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>The values Q</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
     <t>The ranking list for the alternatives</t>
   </si>
   <si>
     <t>R value</t>
   </si>
@@ -572,51 +569,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:H51"/>
+  <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" t="s">
         <v>4</v>
       </c>
@@ -626,859 +623,693 @@
     </row>
     <row r="5" spans="1:1" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="2:4" ht="12.75">
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>8</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="2:4" ht="12.75">
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7">
-        <v>0.20000000000000001</v>
+        <v>0.35218891000000002</v>
       </c>
     </row>
     <row r="8" spans="2:4" ht="12.75">
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8">
-        <v>0.20000000000000001</v>
+        <v>0.55906504599999995</v>
       </c>
     </row>
     <row r="9" spans="2:4" ht="12.75">
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D9">
-        <v>0.20000000000000001</v>
-[...14 lines deleted...]
-      <c r="B11" t="s">
+        <v>0.088746043999999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="12.75">
+      <c r="A11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C11" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="1" t="s">
+    </row>
+    <row r="12" spans="3:5" ht="12.75">
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="12.75">
+      <c r="B13" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C14" t="s">
+      <c r="C13">
+        <v>244326.5</v>
+      </c>
+      <c r="D13">
+        <v>1.030538</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="12.75">
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14">
+        <v>495071.15999999997</v>
+      </c>
+      <c r="D14">
+        <v>1.0200659999999999</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="12.75">
+      <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15">
+        <v>337114.12</v>
+      </c>
+      <c r="D15">
+        <v>1.0528360000000001</v>
+      </c>
+      <c r="E15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="12.75">
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16">
+        <v>323884.5</v>
+      </c>
+      <c r="D16">
+        <v>1.022462</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" ht="12.75">
+      <c r="B17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17">
+        <v>322725.53999999998</v>
+      </c>
+      <c r="D17">
+        <v>1.006767</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="12.75">
+      <c r="A19" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="3:5" ht="12.75">
+      <c r="C20" t="s">
         <v>10</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D20" t="s">
         <v>12</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E20" t="s">
         <v>13</v>
       </c>
-      <c r="F14" t="s">
-[...7 lines deleted...]
-      <c r="B15" t="s">
+    </row>
+    <row r="21" spans="2:5" ht="12.75">
+      <c r="B21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21">
+        <v>0.308</v>
+      </c>
+      <c r="D21">
+        <v>0.44900000000000001</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="12.75">
+      <c r="B22" t="s">
         <v>17</v>
       </c>
-      <c r="C15">
-[...16 lines deleted...]
-      <c r="B16" t="s">
+      <c r="C22">
+        <v>0.625</v>
+      </c>
+      <c r="D22">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="12.75">
+      <c r="B23" t="s">
         <v>18</v>
       </c>
-      <c r="C16">
-[...16 lines deleted...]
-      <c r="B17" t="s">
+      <c r="C23">
+        <v>0.42599999999999999</v>
+      </c>
+      <c r="D23">
+        <v>0.45900000000000002</v>
+      </c>
+      <c r="E23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" ht="12.75">
+      <c r="B24" t="s">
         <v>19</v>
       </c>
-      <c r="C17">
-[...16 lines deleted...]
-      <c r="B18" t="s">
+      <c r="C24">
+        <v>0.40899999999999997</v>
+      </c>
+      <c r="D24">
+        <v>0.44500000000000001</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" ht="12.75">
+      <c r="B25" t="s">
         <v>20</v>
       </c>
-      <c r="C18">
-[...36 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="C25">
+        <v>0.40699999999999997</v>
+      </c>
+      <c r="D25">
+        <v>0.439</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:1" ht="12.75">
+      <c r="A27" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="22" spans="3:7" ht="12.75">
-[...17 lines deleted...]
-      <c r="B23" t="s">
+    <row r="28" spans="3:4" ht="12.75">
+      <c r="C28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" ht="12.75">
+      <c r="B29" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29">
+        <v>0.35199999999999998</v>
+      </c>
+      <c r="D29">
+        <v>0.623</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" ht="12.75">
+      <c r="B30" t="s">
         <v>17</v>
       </c>
-      <c r="C23">
-[...105 lines deleted...]
-        <v>25</v>
+      <c r="C30">
+        <v>0.39800000000000002</v>
+      </c>
+      <c r="D30">
+        <v>0.39800000000000002</v>
       </c>
     </row>
     <row r="31" spans="2:4" ht="12.75">
       <c r="B31" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C31">
-        <v>0.16600000000000001</v>
+        <v>0.222</v>
       </c>
       <c r="D31">
-        <v>0.44700000000000001</v>
+        <v>0.311</v>
       </c>
     </row>
     <row r="32" spans="2:4" ht="12.75">
       <c r="B32" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C32">
-        <v>0.20000000000000001</v>
+        <v>0.36899999999999999</v>
       </c>
       <c r="D32">
-        <v>0.59999999999999998</v>
+        <v>0.60899999999999999</v>
       </c>
     </row>
     <row r="33" spans="2:4" ht="12.75">
       <c r="B33" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C33">
-        <v>0.20000000000000001</v>
+        <v>0.55900000000000005</v>
       </c>
       <c r="D33">
-        <v>0.54000000000000004</v>
-[...25 lines deleted...]
-      <c r="A37" s="1" t="s">
+        <v>0.80100000000000005</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" ht="12.75">
+      <c r="A35" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="3:3" ht="12.75">
+      <c r="C36" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="38" spans="3:3" ht="12.75">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="37" spans="2:3" ht="12.75">
+      <c r="B37" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37">
+        <v>0.51100000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="2:3" ht="12.75">
+      <c r="B38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38">
+        <v>0.34899999999999998</v>
       </c>
     </row>
     <row r="39" spans="2:3" ht="12.75">
       <c r="B39" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C39">
-        <v>0.073999999999999996</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="2:3" ht="12.75">
       <c r="B40" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C40">
-        <v>0.748</v>
+        <v>0.52200000000000002</v>
       </c>
     </row>
     <row r="41" spans="2:3" ht="12.75">
       <c r="B41" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C41">
-        <v>0.67900000000000005</v>
-[...14 lines deleted...]
-      <c r="C43">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:1" ht="12.75">
-      <c r="A45" s="1" t="s">
+    <row r="43" spans="1:1" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="3:8" ht="12.75">
+      <c r="C44" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D44" t="s">
         <v>29</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E44" t="s">
         <v>30</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F44" t="s">
         <v>31</v>
       </c>
-      <c r="F46" t="s">
+      <c r="G44" t="s">
         <v>32</v>
       </c>
-      <c r="G46" t="s">
+      <c r="H44" t="s">
         <v>33</v>
       </c>
-      <c r="H46" t="s">
-        <v>34</v>
+    </row>
+    <row r="45" spans="2:8" ht="12.75">
+      <c r="B45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45">
+        <v>0.35199999999999998</v>
+      </c>
+      <c r="D45">
+        <v>2</v>
+      </c>
+      <c r="E45">
+        <v>0.623</v>
+      </c>
+      <c r="F45">
+        <v>4</v>
+      </c>
+      <c r="G45">
+        <v>0.51100000000000001</v>
+      </c>
+      <c r="H45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46" spans="2:8" ht="12.75">
+      <c r="B46" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46">
+        <v>0.39800000000000002</v>
+      </c>
+      <c r="D46">
+        <v>4</v>
+      </c>
+      <c r="E46">
+        <v>0.39800000000000002</v>
+      </c>
+      <c r="F46">
+        <v>2</v>
+      </c>
+      <c r="G46">
+        <v>0.34899999999999998</v>
+      </c>
+      <c r="H46">
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="2:8" ht="12.75">
       <c r="B47" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C47">
-        <v>0.16600000000000001</v>
+        <v>0.222</v>
       </c>
       <c r="D47">
         <v>1</v>
       </c>
       <c r="E47">
-        <v>0.44700000000000001</v>
+        <v>0.311</v>
       </c>
       <c r="F47">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G47">
-        <v>0.073999999999999996</v>
+        <v>0</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="2:8" ht="12.75">
       <c r="B48" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C48">
-        <v>0.20000000000000001</v>
+        <v>0.36899999999999999</v>
       </c>
       <c r="D48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E48">
-        <v>0.59999999999999998</v>
+        <v>0.60899999999999999</v>
       </c>
       <c r="F48">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G48">
-        <v>0.748</v>
+        <v>0.52200000000000002</v>
       </c>
       <c r="H48">
         <v>4</v>
       </c>
     </row>
     <row r="49" spans="2:8" ht="12.75">
       <c r="B49" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C49">
-        <v>0.20000000000000001</v>
+        <v>0.55900000000000005</v>
       </c>
       <c r="D49">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E49">
-        <v>0.54000000000000004</v>
+        <v>0.80100000000000005</v>
       </c>
       <c r="F49">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G49">
-        <v>0.67900000000000005</v>
+        <v>1</v>
       </c>
       <c r="H49">
-        <v>3</v>
-[...44 lines deleted...]
-      <c r="H51">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
-    <row r="1" spans="2:6" ht="12.75">
+    <row r="1" spans="2:4" ht="12.75">
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>12</v>
       </c>
       <c r="D1" t="s">
         <v>13</v>
       </c>
-      <c r="E1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:6" ht="12.75">
+    </row>
+    <row r="2" spans="1:4" ht="12.75">
       <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2">
+        <v>244326.5</v>
+      </c>
+      <c r="C2">
+        <v>1.030538</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="12.75">
+      <c r="A3" t="s">
         <v>17</v>
       </c>
-      <c r="B2">
-[...16 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3">
+        <v>495071.15999999997</v>
+      </c>
+      <c r="C3">
+        <v>1.0200659999999999</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12.75">
+      <c r="A4" t="s">
         <v>18</v>
       </c>
-      <c r="B3">
-[...16 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B4">
+        <v>337114.12</v>
+      </c>
+      <c r="C4">
+        <v>1.0528360000000001</v>
+      </c>
+      <c r="D4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="12.75">
+      <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="B4">
-[...16 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B5">
+        <v>323884.5</v>
+      </c>
+      <c r="C5">
+        <v>1.022462</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="12.75">
+      <c r="A6" t="s">
         <v>20</v>
       </c>
-      <c r="B5">
-[...18 lines deleted...]
-      </c>
       <c r="B6">
-        <v>7.2699999999999996</v>
+        <v>322725.53999999998</v>
       </c>
       <c r="C6">
-        <v>6.1399999999999997</v>
+        <v>1.006767</v>
       </c>
       <c r="D6">
-        <v>6.71</v>
-[...5 lines deleted...]
-        <v>7.3899999999999997</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
-    <row r="1" spans="2:6" ht="12.75">
+    <row r="1" spans="2:4" ht="12.75">
       <c r="B1" t="s">
         <v>10</v>
       </c>
       <c r="C1" t="s">
         <v>12</v>
       </c>
       <c r="D1" t="s">
         <v>13</v>
       </c>
-      <c r="E1" t="s">
-[...6 lines deleted...]
-    <row r="2" spans="1:6" ht="12.75">
+    </row>
+    <row r="2" spans="1:4" ht="12.75">
       <c r="A2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2">
+        <v>244326.5</v>
+      </c>
+      <c r="C2">
+        <v>1.030538</v>
+      </c>
+      <c r="D2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="12.75">
+      <c r="A3" t="s">
         <v>17</v>
       </c>
-      <c r="B2">
-[...16 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3">
+        <v>495071.15999999997</v>
+      </c>
+      <c r="C3">
+        <v>1.0200659999999999</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="12.75">
+      <c r="A4" t="s">
         <v>18</v>
       </c>
-      <c r="B3">
-[...16 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B4">
+        <v>337114.12</v>
+      </c>
+      <c r="C4">
+        <v>1.0528360000000001</v>
+      </c>
+      <c r="D4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="12.75">
+      <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="B4">
-[...16 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B5">
+        <v>323884.5</v>
+      </c>
+      <c r="C5">
+        <v>1.022462</v>
+      </c>
+      <c r="D5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="12.75">
+      <c r="A6" t="s">
         <v>20</v>
       </c>
-      <c r="B5">
-[...18 lines deleted...]
-      </c>
       <c r="B6">
-        <v>7.2699999999999996</v>
+        <v>322725.53999999998</v>
       </c>
       <c r="C6">
-        <v>6.1399999999999997</v>
+        <v>1.006767</v>
       </c>
       <c r="D6">
-        <v>6.71</v>
-[...5 lines deleted...]
-        <v>7.3899999999999997</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application/>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">