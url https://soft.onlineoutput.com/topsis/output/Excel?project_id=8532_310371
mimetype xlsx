--- v0 (2025-10-21)
+++ v1 (2026-10-23)
@@ -25,51 +25,51 @@
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Result" sheetId="1" r:id="rId2"/>
     <sheet name="Mean" sheetId="2" r:id="rId3"/>
     <sheet name="Expert 1" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="32">
   <si>
     <t>Project name</t>
   </si>
   <si>
     <t>Selecting the best graduate school program in Computer Science</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
-    <t>5/17/2023 9:35:29 AM</t>
+    <t>9/19/2026 9:11:35 PM</t>
   </si>
   <si>
     <t>Characteristics of Criteria</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>type</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>Program\n  ReputationFaculty Quality</t>
   </si>
   <si>
     <t>+</t>
   </si>
   <si>
     <t>Faculty Quality</t>
   </si>
   <si>
     <t>Research Opportunities</t>
   </si>