--- v3 (2026-03-04)
+++ v4 (2026-04-19)
@@ -61,51 +61,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00687C8F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:r w:rsidR="00F065FE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>6/5/2025 5:52:16 PM</w:t>
+        <w:t>4/16/2026 11:31:17 AM</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00282636" w:rsidRPr="00687C8F" w:rsidP="005846AD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00687C8F">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -615,1699 +615,539 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>The direct relation matrix</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="243"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="418"/>
+        <w:gridCol w:w="2231"/>
+        <w:gridCol w:w="2231"/>
+        <w:gridCol w:w="2231"/>
+        <w:gridCol w:w="2231"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...79 lines deleted...]
-              <w:t>J</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
               <w:t>(0.000,0.000,0.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>(0.250,0.500,0.750)</w:t>
+              <w:t>(0.000,0.000,0.250)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
+              <w:t>(0.000,0.000,0.250)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687C8F">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+              </w:rPr>
               <w:t>(0.000,0.250,0.500)</w:t>
-            </w:r>
-[...98 lines deleted...]
-              <w:t>(0.250,0.500,0.750)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>(0.250,0.500,0.750)</w:t>
+              <w:t>(0.000,0.000,0.250)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
               <w:t>(0.000,0.000,0.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>(0.500,0.750,1.000)</w:t>
-[...79 lines deleted...]
-              <w:t>(0.000,0.250,0.500)</w:t>
+              <w:t>(0.000,0.000,0.250)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
               <w:t>(0.250,0.500,0.750)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>(0.250,0.500,0.750)</w:t>
+              <w:t>(0.000,0.000,0.250)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>(0.250,0.500,0.750)</w:t>
+              <w:t>(0.000,0.250,0.500)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
               <w:t>(0.000,0.000,0.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
               <w:t>(0.500,0.750,1.000)</w:t>
-            </w:r>
-[...78 lines deleted...]
-              <w:t>(0.250,0.500,0.750)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>L</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>(0.250,0.500,0.750)</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>(0.000,0.000,0.250)</w:t>
-            </w:r>
-[...794 lines deleted...]
-              <w:t>(0.250,0.500,0.750)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
               <w:t>(0.000,0.250,0.500)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4062,1898 +2902,626 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>fuzzy direct-relation matrix</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="243"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="418"/>
+        <w:gridCol w:w="2231"/>
+        <w:gridCol w:w="2231"/>
+        <w:gridCol w:w="2231"/>
+        <w:gridCol w:w="2231"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...87 lines deleted...]
-              <w:t>J</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(0.000,0.000,0.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.043,0.087,0.130)</w:t>
+              <w:t>(0.000,0.000,0.111)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.000,0.043,0.087)</w:t>
+              <w:t>(0.000,0.000,0.111)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.087,0.130,0.174)</w:t>
-[...87 lines deleted...]
-              <w:t>(0.043,0.087,0.130)</w:t>
+              <w:t>(0.000,0.111,0.222)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.043,0.087,0.130)</w:t>
+              <w:t>(0.000,0.000,0.111)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(0.000,0.000,0.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.087,0.130,0.174)</w:t>
+              <w:t>(0.000,0.000,0.111)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.043,0.087,0.130)</w:t>
-[...87 lines deleted...]
-              <w:t>(0.043,0.087,0.130)</w:t>
+              <w:t>(0.111,0.222,0.333)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.043,0.087,0.130)</w:t>
+              <w:t>(0.000,0.000,0.111)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.043,0.087,0.130)</w:t>
+              <w:t>(0.000,0.111,0.222)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(0.000,0.000,0.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.087,0.130,0.174)</w:t>
-[...87 lines deleted...]
-              <w:t>(0.043,0.087,0.130)</w:t>
+              <w:t>(0.222,0.333,0.444)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t>L</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.043,0.087,0.130)</w:t>
+              <w:t>(0.000,0.000,0.111)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.087,0.130,0.174)</w:t>
+              <w:t>(0.000,0.111,0.222)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(0.000,0.000,0.043)</w:t>
-[...915 lines deleted...]
-              <w:t>(0.043,0.087,0.130)</w:t>
+              <w:t>(0.111,0.222,0.333)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(0.000,0.000,0.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7678,1276 +5246,452 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>-relation matrix</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="243"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="418"/>
+        <w:gridCol w:w="2231"/>
+        <w:gridCol w:w="2231"/>
+        <w:gridCol w:w="2231"/>
+        <w:gridCol w:w="2231"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>L</w:t>
-[...55 lines deleted...]
-              <w:t>J</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.024,0.140,1.293)</w:t>
+              <w:t>(0.000,0.000,0.126)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.060,0.203,1.303)</w:t>
+              <w:t>(0.000,0.017,0.308)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.025,0.173,1.320)</w:t>
+              <w:t>(0.000,0.028,0.325)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.104,0.255,1.442)</w:t>
-[...55 lines deleted...]
-              <w:t>(0.065,0.220,1.408)</w:t>
+              <w:t>(0.000,0.124,0.497)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.066,0.220,1.405)</w:t>
+              <w:t>(0.000,0.000,0.254)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.016,0.121,1.182)</w:t>
+              <w:t>(0.000,0.034,0.257)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.105,0.247,1.385)</w:t>
+              <w:t>(0.013,0.055,0.383)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.067,0.221,1.406)</w:t>
-[...55 lines deleted...]
-              <w:t>(0.062,0.216,1.401)</w:t>
+              <w:t>(0.114,0.248,0.646)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.061,0.211,1.361)</w:t>
+              <w:t>(0.000,0.000,0.308)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.059,0.197,1.262)</w:t>
+              <w:t>(0.000,0.165,0.532)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.021,0.123,1.194)</w:t>
+              <w:t>(0.025,0.089,0.379)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.103,0.249,1.397)</w:t>
-[...55 lines deleted...]
-              <w:t>(0.065,0.214,1.363)</w:t>
+              <w:t>(0.228,0.400,0.859)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>L</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.066,0.214,1.372)</w:t>
+              <w:t>(0.000,0.000,0.284)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.100,0.234,1.302)</w:t>
+              <w:t>(0.000,0.152,0.491)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.029,0.135,1.254)</w:t>
+              <w:t>(0.114,0.248,0.581)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
-              <w:t>(0.021,0.129,1.253)</w:t>
-[...595 lines deleted...]
-              <w:t>(0.019,0.125,1.199)</w:t>
+              <w:t>(0.025,0.116,0.485)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00710F67" w:rsidRPr="00687C8F" w:rsidP="00E9011A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00710F67" w:rsidRPr="00687C8F" w:rsidP="00082B00">
@@ -11205,59 +7949,55 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>The crisp total-relation matrix</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="655"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1086"/>
+        <w:gridCol w:w="1137"/>
+        <w:gridCol w:w="2051"/>
+        <w:gridCol w:w="2051"/>
+        <w:gridCol w:w="2051"/>
+        <w:gridCol w:w="2051"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
@@ -11276,2493 +8016,777 @@
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...119 lines deleted...]
-              <w:t>J</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.337</w:t>
+              <w:t>0.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.387</w:t>
+              <w:t>0.067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.367</w:t>
+              <w:t>0.079</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.453</w:t>
-[...119 lines deleted...]
-              <w:t>0.42</w:t>
+              <w:t>0.184</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.418</w:t>
+              <w:t>0.043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.303</w:t>
+              <w:t>0.071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.438</w:t>
+              <w:t>0.113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.419</w:t>
-[...119 lines deleted...]
-              <w:t>0.416</w:t>
+              <w:t>0.307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.404</w:t>
+              <w:t>0.051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.377</w:t>
+              <w:t>0.209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.308</w:t>
+              <w:t>0.138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.442</w:t>
-[...119 lines deleted...]
-              <w:t>0.409</w:t>
+              <w:t>0.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>L</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.409</w:t>
+              <w:t>0.048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.413</w:t>
+              <w:t>0.194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.328</w:t>
+              <w:t>0.284</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00F03F38" w:rsidP="009D210E">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F03F38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>0.323</w:t>
-[...1235 lines deleted...]
-              <w:t>0.311</w:t>
+              <w:t>0.178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00710F67" w:rsidRPr="00F03F38" w:rsidP="009D210E">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009F5748" w:rsidRPr="00687C8F" w:rsidP="009F5748">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
@@ -13872,106 +8896,106 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>In this study, the threshold value is equal to</w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="00687C8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="00687C8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>0.38</w:t>
+        <w:t>0.152</w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="00687C8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>0.38</w:t>
+        <w:t>0.152</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F5748" w:rsidRPr="00687C8F" w:rsidP="00687C8F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00687C8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">All the values in matrix T which are smaller than </w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="00687C8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>0.38</w:t>
+        <w:t>0.152</w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="00687C8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>0.38</w:t>
+        <w:t>0.152</w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> are set to zero, that is, the causal relation mentioned above is not considered. The model of significant relations is presented in the following table. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0078064A" w:rsidRPr="00687C8F" w:rsidP="0069721F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00687C8F">
@@ -14000,1759 +9024,599 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>total- relationships matrix by considering the threshold value</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="626"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1089"/>
+        <w:gridCol w:w="1177"/>
+        <w:gridCol w:w="1151"/>
+        <w:gridCol w:w="2337"/>
+        <w:gridCol w:w="2337"/>
+        <w:gridCol w:w="2337"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...79 lines deleted...]
-              <w:t>J</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.387</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.453</w:t>
-[...79 lines deleted...]
-              <w:t>0.42</w:t>
+              <w:t>0.184</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.418</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.438</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.419</w:t>
-[...79 lines deleted...]
-              <w:t>0.416</w:t>
+              <w:t>0.307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.404</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
+              <w:t>0.209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00687C8F">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...99 lines deleted...]
-              <w:t>0.409</w:t>
+              <w:t>0.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>L</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.409</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.413</w:t>
+              <w:t>0.194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>0.284</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...835 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>0.178</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B01F3B" w:rsidRPr="00687C8F" w:rsidP="00E9011A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -16280,55 +10144,55 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>The final output</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1151"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2184"/>
+        <w:gridCol w:w="1023"/>
+        <w:gridCol w:w="2033"/>
+        <w:gridCol w:w="2033"/>
+        <w:gridCol w:w="2033"/>
+        <w:gridCol w:w="2218"/>
       </w:tblGrid>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
@@ -16421,894 +10285,458 @@
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>U</w:t>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>3.193</w:t>
+              <w:t>0.163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>3.174</w:t>
+              <w:t>0.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>6.367</w:t>
+              <w:t>0.512</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>-0.019</w:t>
+              <w:t>0.187</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>T</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>2.879</w:t>
+              <w:t>0.541</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>3.162</w:t>
+              <w:t>0.534</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>6.041</w:t>
+              <w:t>1.075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>0.283</w:t>
+              <w:t>-0.007</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>3.047</w:t>
+              <w:t>0.614</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>3.046</w:t>
+              <w:t>0.848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>6.093</w:t>
+              <w:t>1.462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>-0.002</w:t>
+              <w:t>0.234</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tblPrEx>
           <w:tblW w:w="5000" w:type="pct"/>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>L</w:t>
+              <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>3.2</w:t>
+              <w:t>1.118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>3.075</w:t>
+              <w:t>0.704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>6.274</w:t>
+              <w:t>1.823</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w:rsidRPr="00687C8F" w:rsidP="0069721F">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00687C8F">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
               </w:rPr>
-              <w:t>-0.125</w:t>
-[...435 lines deleted...]
-              <w:t>-0.288</w:t>
+              <w:t>-0.414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0069721F" w:rsidRPr="00687C8F" w:rsidP="0069721F">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003177EC" w:rsidRPr="00687C8F" w:rsidP="001E0EFD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
@@ -17537,62 +10965,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>factor</w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="0069721F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="0069721F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>in terms of degree of importance, U is ranked in first place and L, E, J, P, T, N and M, are ranked in the next places.</w:t>
+        <w:t>in terms of degree of importance, D is ranked in first place and C, B and A, are ranked in the next places.</w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="0069721F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>In this study, T, M, E are considered to be as a causal variable, U, P, L, N, J are regarded as an effect.</w:t>
+        <w:t>In this study, A, C are considered to be as a causal variable, B, D are regarded as an effect.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B01F3B" w:rsidRPr="00687C8F" w:rsidP="00B01F3B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:kern w:val="32"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B01F3B" w:rsidP="008F7AD1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -17609,62 +11037,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>- The vertical vector (D-R) represents the degree of a factor’s influence on system. In general, the positive value of D-R represents a causal variable, and the negative value of D-R represents an effect</w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="008F7AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="008F7AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>in terms of degree of importance, U is ranked in first place and L, E, J, P, T, N and M, are ranked in the next places.</w:t>
+        <w:t>in terms of degree of importance, D is ranked in first place and C, B and A, are ranked in the next places.</w:t>
       </w:r>
       <w:r w:rsidRPr="00687C8F" w:rsidR="008F7AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:noProof/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>In this study, T, M, E are considered to be as a causal variable, U, P, L, N, J are regarded as an effect.</w:t>
+        <w:t>In this study, A, C are considered to be as a causal variable, B, D are regarded as an effect.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003E5DB3" w:rsidRPr="00A42C26" w:rsidP="00674BEB">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -17827,51 +11255,51 @@
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4465320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1814195" cy="403860"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon>
               <wp:start x="21596" y="4059"/>
               <wp:lineTo x="2771" y="1002"/>
               <wp:lineTo x="730" y="9153"/>
               <wp:lineTo x="276" y="10172"/>
               <wp:lineTo x="276" y="15266"/>
               <wp:lineTo x="2998" y="20360"/>
               <wp:lineTo x="17514" y="19342"/>
               <wp:lineTo x="20916" y="17304"/>
               <wp:lineTo x="21596" y="17304"/>
               <wp:lineTo x="21596" y="4059"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="2" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="483054522" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
+                  <pic:cNvPr id="393784756" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                     <a:extLst>
                       <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm rot="16200000">
                     <a:off x="0" y="0"/>
                     <a:ext cx="1814195" cy="403860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
@@ -18824,297 +12252,169 @@
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:scatterChart>
         <c:scatterStyle val="lineMarker"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
-            <c:v>U</c:v>
+            <c:v>A</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
           </c:marker>
           <c:xVal>
             <c:numLit>
               <c:ptCount val="1"/>
               <c:pt idx="0" formatCode="General">
-                <c:v>6.367</c:v>
+                <c:v>0.512</c:v>
               </c:pt>
             </c:numLit>
           </c:xVal>
           <c:yVal>
             <c:numLit>
               <c:ptCount val="1"/>
               <c:pt idx="0" formatCode="General">
-                <c:v>-0.019</c:v>
+                <c:v>0.187</c:v>
               </c:pt>
             </c:numLit>
           </c:yVal>
           <c:smooth val="0"/>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
-            <c:v>T</c:v>
+            <c:v>B</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
           </c:marker>
           <c:xVal>
             <c:numLit>
               <c:ptCount val="1"/>
               <c:pt idx="0" formatCode="General">
-                <c:v>6.041</c:v>
+                <c:v>1.075</c:v>
               </c:pt>
             </c:numLit>
           </c:xVal>
           <c:yVal>
             <c:numLit>
               <c:ptCount val="1"/>
               <c:pt idx="0" formatCode="General">
-                <c:v>0.283</c:v>
+                <c:v>-0.007</c:v>
               </c:pt>
             </c:numLit>
           </c:yVal>
           <c:smooth val="0"/>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
-            <c:v>P</c:v>
+            <c:v>C</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
           </c:marker>
           <c:xVal>
             <c:numLit>
               <c:ptCount val="1"/>
               <c:pt idx="0" formatCode="General">
-                <c:v>6.093</c:v>
+                <c:v>1.462</c:v>
               </c:pt>
             </c:numLit>
           </c:xVal>
           <c:yVal>
             <c:numLit>
               <c:ptCount val="1"/>
               <c:pt idx="0" formatCode="General">
-                <c:v>-0.002</c:v>
+                <c:v>0.234</c:v>
               </c:pt>
             </c:numLit>
           </c:yVal>
           <c:smooth val="0"/>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
-            <c:v>L</c:v>
+            <c:v>D</c:v>
           </c:tx>
           <c:spPr>
             <a:ln w="19050" cap="rnd">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
           </c:marker>
           <c:xVal>
             <c:numLit>
               <c:ptCount val="1"/>
               <c:pt idx="0" formatCode="General">
-                <c:v>6.274</c:v>
+                <c:v>1.823</c:v>
               </c:pt>
             </c:numLit>
           </c:xVal>
           <c:yVal>
             <c:numLit>
               <c:ptCount val="1"/>
               <c:pt idx="0" formatCode="General">
-                <c:v>-0.125</c:v>
-[...127 lines deleted...]
-                <c:v>-0.288</c:v>
+                <c:v>-0.414</c:v>
               </c:pt>
             </c:numLit>
           </c:yVal>
           <c:smooth val="0"/>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="305329936"/>
         <c:axId val="305330720"/>
       </c:scatterChart>
       <c:valAx>
         <c:axId val="305329936"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>