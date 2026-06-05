--- v4 (2026-04-19)
+++ v5 (2026-06-05)
@@ -11255,51 +11255,51 @@
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4465320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1814195" cy="403860"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon>
               <wp:start x="21596" y="4059"/>
               <wp:lineTo x="2771" y="1002"/>
               <wp:lineTo x="730" y="9153"/>
               <wp:lineTo x="276" y="10172"/>
               <wp:lineTo x="276" y="15266"/>
               <wp:lineTo x="2998" y="20360"/>
               <wp:lineTo x="17514" y="19342"/>
               <wp:lineTo x="20916" y="17304"/>
               <wp:lineTo x="21596" y="17304"/>
               <wp:lineTo x="21596" y="4059"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="2" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="393784756" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
+                  <pic:cNvPr id="1227691438" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                     <a:extLst>
                       <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm rot="16200000">
                     <a:off x="0" y="0"/>
                     <a:ext cx="1814195" cy="403860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>