--- v5 (2026-06-05)
+++ v6 (2026-07-22)
@@ -11255,51 +11255,51 @@
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>4465320</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1814195" cy="403860"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon>
               <wp:start x="21596" y="4059"/>
               <wp:lineTo x="2771" y="1002"/>
               <wp:lineTo x="730" y="9153"/>
               <wp:lineTo x="276" y="10172"/>
               <wp:lineTo x="276" y="15266"/>
               <wp:lineTo x="2998" y="20360"/>
               <wp:lineTo x="17514" y="19342"/>
               <wp:lineTo x="20916" y="17304"/>
               <wp:lineTo x="21596" y="17304"/>
               <wp:lineTo x="21596" y="4059"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="2" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1227691438" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
+                  <pic:cNvPr id="797685936" name="Picture 2" descr="C:\Users\hamid\Desktop\footer-word.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                     <a:extLst>
                       <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm rot="16200000">
                     <a:off x="0" y="0"/>
                     <a:ext cx="1814195" cy="403860"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>