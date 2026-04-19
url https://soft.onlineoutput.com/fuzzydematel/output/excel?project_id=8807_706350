--- v0 (2025-10-30)
+++ v1 (2026-04-19)
@@ -14,350 +14,200 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Result" sheetId="1" r:id="rId2"/>
     <sheet name="Mean" sheetId="2" r:id="rId3"/>
     <sheet name="Expert 1" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="52">
   <si>
     <t>Project name</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
-    <t>6/5/2025 5:52:16 PM</t>
+    <t>4/16/2026 11:31:17 AM</t>
   </si>
   <si>
     <t>Fuzzy Scale</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Linguistic terms</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>U</t>
   </si>
   <si>
     <t>No influence</t>
   </si>
   <si>
     <t xml:space="preserve">Very low influence </t>
   </si>
   <si>
     <t xml:space="preserve">Low influence </t>
   </si>
   <si>
     <t>High influence</t>
   </si>
   <si>
     <t xml:space="preserve">Very high influence </t>
   </si>
   <si>
     <t>The direct relation matrix</t>
   </si>
   <si>
-    <t>T</t>
-[...11 lines deleted...]
-    <t>J</t>
+    <t>A</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>D</t>
   </si>
   <si>
     <t>(0.000,0.000,0.000)</t>
   </si>
   <si>
+    <t>(0.000,0.000,0.250)</t>
+  </si>
+  <si>
+    <t>(0.000,0.250,0.500)</t>
+  </si>
+  <si>
     <t>(0.250,0.500,0.750)</t>
   </si>
   <si>
-    <t>(0.000,0.250,0.500)</t>
-[...1 lines deleted...]
-  <si>
     <t>(0.500,0.750,1.000)</t>
   </si>
   <si>
-    <t>(0.000,0.000,0.250)</t>
-[...1 lines deleted...]
-  <si>
     <t>The normalized fuzzy direct-relation matrix</t>
   </si>
   <si>
-    <t>(0.043,0.087,0.130)</t>
-[...8 lines deleted...]
-    <t>(0.000,0.000,0.043)</t>
+    <t>(0.000,0.000,0.111)</t>
+  </si>
+  <si>
+    <t>(0.000,0.111,0.222)</t>
+  </si>
+  <si>
+    <t>(0.111,0.222,0.333)</t>
+  </si>
+  <si>
+    <t>(0.222,0.333,0.444)</t>
   </si>
   <si>
     <t>The fuzzy total-relation matrix</t>
   </si>
   <si>
-    <t>(0.024,0.140,1.293)</t>
-[...188 lines deleted...]
-    <t>(0.019,0.125,1.199)</t>
+    <t>(0.000,0.000,0.126)</t>
+  </si>
+  <si>
+    <t>(0.000,0.017,0.308)</t>
+  </si>
+  <si>
+    <t>(0.000,0.028,0.325)</t>
+  </si>
+  <si>
+    <t>(0.000,0.124,0.497)</t>
+  </si>
+  <si>
+    <t>(0.000,0.000,0.254)</t>
+  </si>
+  <si>
+    <t>(0.000,0.034,0.257)</t>
+  </si>
+  <si>
+    <t>(0.013,0.055,0.383)</t>
+  </si>
+  <si>
+    <t>(0.114,0.248,0.646)</t>
+  </si>
+  <si>
+    <t>(0.000,0.000,0.308)</t>
+  </si>
+  <si>
+    <t>(0.000,0.165,0.532)</t>
+  </si>
+  <si>
+    <t>(0.025,0.089,0.379)</t>
+  </si>
+  <si>
+    <t>(0.228,0.400,0.859)</t>
+  </si>
+  <si>
+    <t>(0.000,0.000,0.284)</t>
+  </si>
+  <si>
+    <t>(0.000,0.152,0.491)</t>
+  </si>
+  <si>
+    <t>(0.114,0.248,0.581)</t>
+  </si>
+  <si>
+    <t>(0.025,0.116,0.485)</t>
   </si>
   <si>
     <t>The crisp total-relation matrix</t>
   </si>
   <si>
     <t>The final output</t>
   </si>
   <si>
     <t>R</t>
-  </si>
-[...1 lines deleted...]
-    <t>D</t>
   </si>
   <si>
     <t>D+R</t>
   </si>
   <si>
     <t>D-R</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -773,51 +623,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:J65"/>
+  <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>4</v>
       </c>
@@ -907,1793 +757,669 @@
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="12.75">
       <c r="B10">
         <v>5</v>
       </c>
       <c r="C10" t="s">
         <v>14</v>
       </c>
       <c r="D10">
         <v>0.75</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="3:10" ht="12.75">
+    <row r="13" spans="3:6" ht="12.75">
       <c r="C13" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" ht="12.75">
+      <c r="B14" t="s">
         <v>16</v>
       </c>
-      <c r="E13" t="s">
+      <c r="C14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" ht="12.75">
+      <c r="B15" t="s">
         <v>17</v>
       </c>
-      <c r="F13" t="s">
-[...5 lines deleted...]
-      <c r="H13" t="s">
+      <c r="C15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" ht="12.75">
+      <c r="B16" t="s">
         <v>18</v>
       </c>
-      <c r="I13" t="s">
-[...10 lines deleted...]
-      <c r="C14" t="s">
+      <c r="C16" t="s">
         <v>21</v>
-      </c>
-[...56 lines deleted...]
-        <v>22</v>
       </c>
       <c r="D16" t="s">
         <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
-      <c r="G16" t="s">
+    </row>
+    <row r="17" spans="2:6" ht="12.75">
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" t="s">
         <v>23</v>
       </c>
-      <c r="H16" t="s">
-[...19 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F17" t="s">
-[...45 lines deleted...]
-      <c r="B19" t="s">
+    </row>
+    <row r="20" spans="3:6" ht="12.75">
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
         <v>18</v>
       </c>
-      <c r="C19" t="s">
-[...25 lines deleted...]
-      <c r="B20" t="s">
+      <c r="F20" t="s">
         <v>19</v>
       </c>
-      <c r="C20" t="s">
-[...24 lines deleted...]
-    <row r="21" spans="2:10" ht="12.75">
+    </row>
+    <row r="21" spans="2:6" ht="12.75">
       <c r="B21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" t="s">
         <v>20</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
-[...15 lines deleted...]
-      <c r="A23" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" ht="12.75">
+      <c r="B22" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" t="s">
         <v>26</v>
       </c>
-    </row>
-    <row r="24" spans="3:10" ht="12.75">
+      <c r="D22" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="12.75">
+      <c r="B23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" ht="12.75">
+      <c r="B24" t="s">
+        <v>19</v>
+      </c>
       <c r="C24" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="D24" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="3:6" ht="12.75">
+      <c r="C27" t="s">
         <v>16</v>
       </c>
-      <c r="E24" t="s">
+      <c r="D27" t="s">
         <v>17</v>
       </c>
-      <c r="F24" t="s">
-[...5 lines deleted...]
-      <c r="H24" t="s">
+      <c r="E27" t="s">
         <v>18</v>
       </c>
-      <c r="I24" t="s">
+      <c r="F27" t="s">
         <v>19</v>
       </c>
-      <c r="J24" t="s">
-[...33 lines deleted...]
-      <c r="B26" t="s">
+    </row>
+    <row r="28" spans="2:6" ht="12.75">
+      <c r="B28" t="s">
         <v>16</v>
       </c>
-      <c r="C26" t="s">
-[...25 lines deleted...]
-      <c r="B27" t="s">
+      <c r="C28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" t="s">
+        <v>33</v>
+      </c>
+      <c r="F28" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="29" spans="2:6" ht="12.75">
+      <c r="B29" t="s">
         <v>17</v>
       </c>
-      <c r="C27" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D29" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="E29" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
-[...14 lines deleted...]
-    <row r="30" spans="2:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="2:6" ht="12.75">
       <c r="B30" t="s">
         <v>18</v>
       </c>
       <c r="C30" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D30" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="E30" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="F30" t="s">
-        <v>27</v>
-[...14 lines deleted...]
-    <row r="31" spans="2:10" ht="12.75">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31" spans="2:6" ht="12.75">
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="D31" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E31" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="F31" t="s">
-        <v>27</v>
-[...52 lines deleted...]
-      <c r="D35" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="33" spans="1:1" ht="12.75">
+      <c r="A33" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="34" spans="3:6" ht="12.75">
+      <c r="C34" t="s">
         <v>16</v>
       </c>
-      <c r="E35" t="s">
+      <c r="D34" t="s">
         <v>17</v>
       </c>
-      <c r="F35" t="s">
-[...5 lines deleted...]
-      <c r="H35" t="s">
+      <c r="E34" t="s">
         <v>18</v>
       </c>
-      <c r="I35" t="s">
+      <c r="F34" t="s">
         <v>19</v>
       </c>
-      <c r="J35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="2:10" ht="12.75">
+    </row>
+    <row r="35" spans="2:6" ht="12.75">
+      <c r="B35" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35">
+        <v>0</v>
+      </c>
+      <c r="D35">
+        <v>0</v>
+      </c>
+      <c r="E35">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>0.184</v>
+      </c>
+    </row>
+    <row r="36" spans="2:6" ht="12.75">
       <c r="B36" t="s">
-        <v>9</v>
-[...26 lines deleted...]
-    <row r="37" spans="2:10" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="C36">
+        <v>0</v>
+      </c>
+      <c r="D36">
+        <v>0</v>
+      </c>
+      <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>0.307</v>
+      </c>
+    </row>
+    <row r="37" spans="2:6" ht="12.75">
       <c r="B37" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37">
+        <v>0</v>
+      </c>
+      <c r="D37">
+        <v>0.20899999999999999</v>
+      </c>
+      <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
+        <v>0.45000000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="2:6" ht="12.75">
+      <c r="B38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C38">
+        <v>0</v>
+      </c>
+      <c r="D38">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="E38">
+        <v>0.28399999999999997</v>
+      </c>
+      <c r="F38">
+        <v>0.17799999999999999</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="41" spans="3:6" ht="12.75">
+      <c r="C41" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" t="s">
+        <v>50</v>
+      </c>
+      <c r="F41" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" spans="2:6" ht="12.75">
+      <c r="B42" t="s">
         <v>16</v>
       </c>
-      <c r="C37" t="s">
-[...25 lines deleted...]
-      <c r="B38" t="s">
+      <c r="C42">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="D42">
+        <v>0.34999999999999998</v>
+      </c>
+      <c r="E42">
+        <v>0.51200000000000001</v>
+      </c>
+      <c r="F42">
+        <v>0.187</v>
+      </c>
+    </row>
+    <row r="43" spans="2:6" ht="12.75">
+      <c r="B43" t="s">
         <v>17</v>
       </c>
-      <c r="C38" t="s">
-[...83 lines deleted...]
-      <c r="B41" t="s">
+      <c r="C43">
+        <v>0.54100000000000004</v>
+      </c>
+      <c r="D43">
+        <v>0.53400000000000003</v>
+      </c>
+      <c r="E43">
+        <v>1.075</v>
+      </c>
+      <c r="F43">
+        <v>-0.0070000000000000001</v>
+      </c>
+    </row>
+    <row r="44" spans="2:6" ht="12.75">
+      <c r="B44" t="s">
         <v>18</v>
       </c>
-      <c r="C41" t="s">
-[...25 lines deleted...]
-      <c r="B42" t="s">
+      <c r="C44">
+        <v>0.61399999999999999</v>
+      </c>
+      <c r="D44">
+        <v>0.84799999999999998</v>
+      </c>
+      <c r="E44">
+        <v>1.462</v>
+      </c>
+      <c r="F44">
+        <v>0.23400000000000001</v>
+      </c>
+    </row>
+    <row r="45" spans="2:6" ht="12.75">
+      <c r="B45" t="s">
         <v>19</v>
       </c>
-      <c r="C42" t="s">
-[...468 lines deleted...]
-        <v>-0.28799999999999998</v>
+      <c r="C45">
+        <v>1.1180000000000001</v>
+      </c>
+      <c r="D45">
+        <v>0.70399999999999996</v>
+      </c>
+      <c r="E45">
+        <v>1.823</v>
+      </c>
+      <c r="F45">
+        <v>-0.41399999999999998</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
-    <row r="1" spans="2:9" ht="12.75">
+    <row r="1" spans="2:5" ht="12.75">
       <c r="B1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="12.75">
+      <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="D1" t="s">
+      <c r="B2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="12.75">
+      <c r="A3" t="s">
         <v>17</v>
       </c>
-      <c r="E1" t="s">
-[...5 lines deleted...]
-      <c r="G1" t="s">
+      <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12.75">
+      <c r="A4" t="s">
         <v>18</v>
       </c>
-      <c r="H1" t="s">
-[...10 lines deleted...]
-      <c r="B2" t="s">
+      <c r="B4" t="s">
         <v>21</v>
-      </c>
-[...56 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
-      <c r="F4" t="s">
+    </row>
+    <row r="5" spans="1:5" ht="12.75">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
         <v>23</v>
       </c>
-      <c r="G4" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>21</v>
-[...102 lines deleted...]
-      <c r="A9" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
-    <row r="1" spans="2:9" ht="12.75">
+    <row r="1" spans="2:5" ht="12.75">
       <c r="B1" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="12.75">
+      <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="D1" t="s">
+      <c r="B2">
+        <v>0</v>
+      </c>
+      <c r="C2">
+        <v>1</v>
+      </c>
+      <c r="D2">
+        <v>1</v>
+      </c>
+      <c r="E2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="12.75">
+      <c r="A3" t="s">
         <v>17</v>
       </c>
-      <c r="E1" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="B3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E3">
         <v>3</v>
       </c>
-      <c r="F3">
-[...5 lines deleted...]
-      <c r="H3">
+    </row>
+    <row r="4" spans="1:5" ht="12.75">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4">
+        <v>1</v>
+      </c>
+      <c r="C4">
         <v>2</v>
-      </c>
-[...12 lines deleted...]
-        <v>3</v>
       </c>
       <c r="D4">
         <v>0</v>
       </c>
       <c r="E4">
         <v>4</v>
       </c>
-      <c r="F4">
+    </row>
+    <row r="5" spans="1:5" ht="12.75">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5">
+        <v>1</v>
+      </c>
+      <c r="C5">
         <v>2</v>
       </c>
-      <c r="G4">
+      <c r="D5">
         <v>3</v>
       </c>
-      <c r="H4">
-[...18 lines deleted...]
-      </c>
       <c r="E5">
-        <v>0</v>
-[...126 lines deleted...]
-      <c r="I9">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application/>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>